--- v0 (2025-10-13)
+++ v1 (2026-10-04)
@@ -1,231 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="009617FA" w:rsidRPr="001C41D8" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="5C1CB3F4" w14:textId="77777777" w:rsidR="009617FA" w:rsidRPr="001C41D8" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5220"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C41D8">
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00031498" w:rsidRDefault="00031498" w:rsidP="00031498">
+    <w:p w14:paraId="54307753" w14:textId="77777777" w:rsidR="00031498" w:rsidRDefault="00031498" w:rsidP="00031498">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5220"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Prezidento Antano Smetonos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00031498" w:rsidRDefault="009617FA" w:rsidP="00031498">
+    <w:p w14:paraId="625E8344" w14:textId="77777777" w:rsidR="00031498" w:rsidRDefault="009617FA" w:rsidP="00031498">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5220"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C41D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00031498">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="001C41D8">
         <w:t>imnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00031498">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C41D8">
         <w:t xml:space="preserve">direktoriaus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRPr="001C41D8" w:rsidRDefault="009617FA" w:rsidP="00031498">
+    <w:p w14:paraId="5EDEB8EB" w14:textId="7D382DAA" w:rsidR="009617FA" w:rsidRPr="001C41D8" w:rsidRDefault="009617FA" w:rsidP="00031498">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5220"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C41D8">
         <w:t>20</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">23 </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C41D8">
-        <w:t>m. rugpjūčio</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 31</w:t>
+        <w:t>m. rug</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:t>pjūčio 26</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2C1E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C41D8">
-        <w:t xml:space="preserve"> d. įsakymu Nr</w:t>
+        <w:t>d. įsakymu Nr</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77ED5">
         <w:t>. V–</w:t>
       </w:r>
-      <w:r w:rsidR="007C7AB1">
-[...3 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:r w:rsidR="000F031A">
+        <w:t>119</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2168FAD2" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="536B0FE6" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>PREZIDENTO ANTANO SMETONOS GIMNAZIJOS SOCIALINĖS-PILIETINĖS VEIKLOS ORGANIZAVIMO TVARKOS APRAŠAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="4D4DBA94" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="39FB994E" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>I SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="04352180" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="0552EF04" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="59A812D1" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -292,327 +307,327 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pritaikant, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">išplečiant ir aktualizuojant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>įgytas žinias gyvenimiškose situacijose.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRPr="001E4C18" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="1FE6B5C4" w14:textId="77777777" w:rsidR="009617FA" w:rsidRPr="001E4C18" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="70D7F1DF" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II SKYRIUS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="2766F7C4" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">SOCIALINĖS-PILIETINĖS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VEIKLOS TIKSLAS IR UŽDAVINIAI </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="343BE881" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="79536F95" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Socialinės-pilietinės veiklos tikslas – skatinti mokinius aktyviu dalyvavimu prisidėti sprendžiant aktualias socialines problemas bendruomeniniame ir visuomeniniame gyvenime ir, reflektuojant savo patirtį, ugdytis pilietiškumo, socialinę, emocinę ir sveikos gyvensenos bei kitas kompetencijas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="10EC955A" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Socialinės-pilietinės veiklos uždaviniai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="5F2A58AA" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="-143" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. skatinti mokinių visapusišką asmenybės brandą ir dalyvavimu grįstą mokymąsi; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="769849B8" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="-143" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. padėti įsisąmoninti kiekvieno asmens atsakomybę kuriant savo asmeninę, vietos bendruomenės ir platesnės visuomenės gerovę bei paskatinti mokinius ieškoti pozityvių saviraiškos būdų;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="4B51217D" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="-143" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. skatinti mokinius apgalvoti savo patirtis, ugdytis savistabos įgūdžius, gebėjimą kritiškai įsivertinti savo priimtų sprendimų pagrįstumą ir pridėtinę vertę sau patiems ir bendruomenei, kuriai mokiniai priklauso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRPr="001E4C18" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="027E85D1" w14:textId="77777777" w:rsidR="009617FA" w:rsidRPr="001E4C18" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="4AE04864" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III SKYRIUS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="1945F747" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>SOCIALINĖS-PILIETINĖS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VEIKLOS TURINYS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="2C2C2C32" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="35A845FE" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Socialinė-pilietinė veikla yra mokymosi turinio dalis, atliekama laisvu nuo pamokų metu ir pasirenkama vadovaujantis šiais principais:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="1391F439" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1. prasmingumo. Socialinė-pilietinė veikla prisideda prie mokinio saviraiškos, asmeninių tikslų įgyvendinimo, pasirinktos veiklos, padeda atrasti jam asmeniškai prasmingą veiklą bei skatina jį orientuotis ne tik į rezultatą, bet ir į patį veiklos procesą, mokytis iš savo klaidų ir pasiekimų bei reflektuoti apie įvairių patirčių naudą. Mokiniai gali įsitraukti į įvairių nevyriausybinių organizacijų veiklą ir prisidėti prie jiems rūpimų problemų sprendimo, pvz., visuomenės sąmoningumo didinimo klimato kaitos klausimais, gyvūnų apsaugos, pažeidžiamų asmenų grupių teisių užtikrinimo klausimais ir pan.</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="6152E51A" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2. asmeninio tobulėjimo. Socialinė-pilietinė veikla pasirenkama atliepiant mokinio interesus ir pomėgius. Socialinė-pilietinė veikla nėra savitikslė, ji turi padėti mokiniams tobulėti, plėsti savo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>pažinimo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -628,309 +643,485 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir užimtumo veiklų organizavimas dienos centrus lankantiems vaikams, mokymosi sunkumų turintiems vaikams, migrantams, savanorystė ikimokyklinio ugdymo įstaigose, </w:t>
       </w:r>
       <w:r>
         <w:t>mokymas, konsultavimas, paskaitos vedimas, pranešimų skaitymas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arba kitos panašios veiklos; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="442C11B4" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. socialinio teisingumo. Mokinys turi suvokti, kad jis yra didesnės bendruomenės ir visuomenės narys ir kad nuo kiekvieno asmeninio indėlio priklauso visuomenės gerovė. Visuomenės gerovė užtikrinama, kai visoms asmenų grupėms sudaroma galimybė </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lygiavertiškai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalyvauti socialiniame gyvenime. Mokinių indėlis, net ir pats mažiausias, užtikrinant šias galimybes yra neįkainojama pagalba valstybei ir visiems žmonėms. Todėl mokiniai galėtų būti skatinami savanoriauti teikiant pagalbą savarankiškai arba per įvairias nevyriausybines organizacijas, teikiančias pagalbą stokojantiems, neįgaliems, vienišiems ir pagyvenusiems asmenims, migrantams ir kitiems mokinių artimoje aplinkoje gyvenantiems ir sunkumų patiriantiems žmonėms ir kt.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="69AFF883" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. dalyvavimo. Socialinė-pilietinė veikla turi padėti mokiniui suprasti, kad demokratinės visuomenės grįstos jų piliečių įsitraukimu ir dalyvavimu sprendžiant visuomenei aktualius klausimus ir kad kolektyvinėmis pastangomis galima pasiekti daugiau, nei veikiant individualiai. Todėl mokiniai turi būti skatinami atlikti veiklas ne tik individualiai, bet ir dalyvaujant bendrose veiklose, kurių metu jie mokytųsi pažinti vieni kitus, išklausyti skirtingas nuomones, ieškoti sutarimo, argumentuoti nuomones, atlikti įvairus socialinius vaidmenis, dalintis, bendradarbiauti ir padėti vieni kitiems. Galimos įvairios mokinių grupių arba klasių iniciatyvos, siekiant spręsti vietos bendruomenei aktualius klausimus, pvz., organizuoti </w:t>
       </w:r>
       <w:r>
         <w:t>pilietines iniciatyvas ir / ar jose dalyvauti, taip pat dalyvauti kraštotyrinėje, ekologinėje veikloje, domėtis aplinkosaugine veikla, dalyvauti ekspedicijoje, žygyje, nagrinėti istorinius šaltinius ir kt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRPr="001E4C18" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="1EDD966E" w14:textId="77777777" w:rsidR="009617FA" w:rsidRPr="001E4C18" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="35E0AF76" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IV SKYRIUS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="07B80FDF" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">SOCIALINĖS-PILIETINĖS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEIKLOS ĮGYVENDINIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="3B4594DC" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="00D319BA">
+    <w:p w14:paraId="776C9442" w14:textId="25D9090D" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="00D319BA">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5. Socialinei-pilietinei veiklai skirtas minimalus privalomas valandų skaičius yra numatytas Bendrųjų ugdymo planų 86, 87, 92 ir 108</w:t>
+        <w:t>5. Socialinei-pilietinei veiklai skirtas minimalus privalomas valandų skaičius yra numatytas Bendr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ųjų</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ugdymo planų </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuostatuose</w:t>
+      </w:r>
+      <w:r w:rsidR="007377B6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D319BA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D319BA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 (I), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D319BA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 (II) gimnazijos klasių mokiniams ne mažiau kaip </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D319BA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D319BA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>valand</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ų per mokslo metus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D319BA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C5F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">besimokančiajam pagal vidurinio ugdymo programą yra privaloma trukmė </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C5F" w:rsidRPr="002C5C5F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ne mažesnė nei</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C5F" w:rsidRPr="002C5C5F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> val.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per dvejus mokslo metus (III-IV klasė)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Šis laikas nėra įskaičiuojamas į mokinio mokymosi krūvį, tai laisvu nuo pamokų metu vykdoma veikla. Pagrindinio ugdymo programoje socialinei-pilietinei veiklai atlikti gali būti skiriama iki 5 ugdymo dienų, ji turi būti atlikta iki ugdymo proceso pabaigos. Vidurinio ugdymo programoje besimokantis mokinys socialinę-pilietinę veiklą gali atlikti iki mokymosi pagal vidurinio ugdymo programą pabaigos, ji gali būti vykdoma ir mokinių atostogų metu. Už socialinės-pilietinės veiklos koordinavimą atsaking</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i socialinis pedagogas ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klasės vadovas</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A73E0F" w14:textId="3665473A" w:rsidR="000B2C46" w:rsidRDefault="000B2C46" w:rsidP="000B2C46">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. 5 klasės mokiniams </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>punktuose</w:t>
-[...21 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t>10 valandų skiriama ugdomiesiems pokalbiams, idėjų generavimui, veiklos planavimui, veiklos įsivertinimui ir 10 valandų skiriama socialinei-pilietinei veiklai įgyvendinti, individualioms ir (ar)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D319BA">
-[...86 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grupinėms mokinių pasiūlytoms ar mokyklos pasiūlytoms ir suorganizuotoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iniciatyvoms, projektams, išskyrus šio priedo 19 punkte nurodytą atvejį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6604C50D" w14:textId="160778FF" w:rsidR="000B2C46" w:rsidRDefault="000B2C46" w:rsidP="000B2C46">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 klasių mokiniams </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuo 3 iki 5 valandų skiriama ugdomiesiems pokalbiams, idėjų generavimui, veiklos planavimui, veiklos įsivertinimui ir atitinkamai nuo 15 iki 17 valandų skiriama socialinei-pilietinei veiklai įgyvendinti, individualioms ir (ar) grupinėms mokinių pasiūlytoms ar mokyklos pasiūlytoms ir suorganizuotoms iniciatyvoms, projektams, išskyrus šio priedo 19 punkte nurodytą atvejį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123CF6AA" w14:textId="553D6CC6" w:rsidR="00D543AA" w:rsidRPr="000B2C46" w:rsidRDefault="000B2C46" w:rsidP="000B2C46">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–10 ir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV gimnazijos klasių mokinimas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuo 2 iki 4 valandų skiriama ugdomiesiems pokalbiams, idėjų generavimui, veiklos planavimui, veiklos įsivertinimui ir atitinkamai nuo 16 iki 18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">valandų skiriama socialinei-pilietinei veiklai įgyvendinti, individualioms ir (ar) grupinėms mokinių iniciatyvoms, įvairių </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organizacijų</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siūlomoms veikloms ir (ar) projektams mokykloje ir (ar) už mokyklos ribų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B80AE1A" w14:textId="3E3D57D0" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Socialinė-pilietinė veikla vykdoma cikliškai: mokinys apmąsto savo mokymosi patirtį ir priima sprendimą, į kokias socialines-pilietines veiklas norėtų įsitraukti, kaip dalyvavimas šiose veiklose padėtų jam augti ir tobulėti. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mokinys planuoja savo veiklas padedamas </w:t>
       </w:r>
       <w:r w:rsidR="00694AD6">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>socialinio pedagogo</w:t>
       </w:r>
       <w:r>
@@ -969,331 +1160,363 @@
       <w:r w:rsidRPr="005F7077">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>socialinės-pilietinės veiklos įrodymus</w:t>
       </w:r>
       <w:r w:rsidR="001E4C18">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 priedas)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7077">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kompetencijų aplanke</w:t>
       </w:r>
       <w:r w:rsidR="005F7077" w:rsidRPr="005F7077">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+    <w:p w14:paraId="525EA067" w14:textId="363CE5F8" w:rsidR="00B13715" w:rsidRDefault="00B13715" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Socialinė-pilietinė veikla gali būti vykdoma individualiai ar grupėmis, mokykloje ar už jos ribų. Proporcija, kokia dalis socialinės-pilietinės veiklos atliekama mokykloje, o kokia – už jos ribų, nėra nustatoma, mokinys pats laisvai renkasi socialinės-pilietinės veiklos atlikimo vietą. Mokinys gali dalyvauti tiek mokyklos, tiek kitų organizacijų siūlomose arba pačių mokinių pasirinktose veiklose ar iniciatyvose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A3D451" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">8. </w:t>
+      <w:r w:rsidRPr="00A13525">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E40B7">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00694AD6" w:rsidRPr="009E40B7">
-        <w:t>Socialinis pedagogas</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00694AD6">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E40B7">
+        <w:t xml:space="preserve">okslo metų pradžioje mokiniai supažindinami su reikalavimais atliekant socialinę-pilietinę veiklą, </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6" w:rsidRPr="009E40B7">
         <w:t>gimnazijos</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:r w:rsidRPr="009E40B7">
+        <w:t xml:space="preserve"> organizuojamų konsultacijų dėl socialinės-pilietinės veiklos vykdymo mokiniams grafiku ir atsiskaitymo tvarka.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5214FC18" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9. Mokinių pareigos atliekant socialinę-pilietinę veiklą: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6" w:rsidRPr="009E40B7">
+        <w:t>Socialinis pedagogas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> individualiai ar grupėje konsultuoja mokinius dėl socialinės-pilietinės veiklos vykdymo, nuolat domisi, kaip sekasi mokiniams, o prireikus siūlo pagalbą. </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t xml:space="preserve">Socialinis pedagogas su </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kiekvienu mokiniu ne mažiau nei 2 kartus per mokslo metus organizuo</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> individualius ugdomuosius pokalbius apie jo patirtis atliekant socialines-pilietines veiklas. Pokalbių trukmė priklauso nuo mokinių įsitraukimo, motyvacijos ir kitų mokymosi poreikių. Tam tikrais atvejais, sutarus su </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>gimnazijos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mokinių savivaldos organizacija, mokiniai savo refleksiją apie atliktos socialinės-pilietinės veiklos rezultatus gali pateikti raštu, kai aprašoma, kaip mokiniams sekėsi pasiekti nusimatytų tikslų, ko mokiniai išmoko atlikdami socialinę-pilietinę veiklą, ką sužinojo naujo apie save ir savo artimiausią aplinką, projektuoti būsimą savo socialinę-pilietinę veiklą aukštesnėje klasėje.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A18084D" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>9.1. pateikti siūlymus dėl galimos socialinės-pilietinės veiklos pobūdžio ir turinio;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t xml:space="preserve">9. Mokinių pareigos atliekant socialinę-pilietinę veiklą: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570334CF" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2. aptarti savo pasiūlytas veiklas ir užduotis su </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>9.1. pateikti siūlymus dėl galimos socialinės-pilietinės veiklos pobūdžio ir turinio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310DC3F0" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>9.3. atsakingai vykdyti suplanuotas užduotis;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t xml:space="preserve">9.2. aptarti savo pasiūlytas veiklas ir užduotis su </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>socialiniu pedagogu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bei atsižvelgti į teikiamus siūlymus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7822A6C0" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>9.4. apmąstyti savo patirtį ir prireikus koreguoti socialinės-pilietinės veiklos pobūdį, užduotis ir kt.;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>9.3. atsakingai vykdyti suplanuotas užduotis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64640869" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>9.5. kaupti savo socialinės-pilietinės veiklos įrodymus;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>9.4. apmąstyti savo patirtį ir prireikus koreguoti socialinės-pilietinės veiklos pobūdį, užduotis ir kt.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA39D4D" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.6. dalyvauti ugdomuosiuose pokalbiuose su </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>9.5. kaupti savo socialinės-pilietinės veiklos įrodymus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD68829" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>9.7. kilus nenumatytoms aplinkybėms, koreguoti, perplanuoti savo socialinę-pilietinę veiklą.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t xml:space="preserve">9.6. dalyvauti ugdomuosiuose pokalbiuose su </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>socialiniu pedagogu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ir pateikti reikiamus įrodymus apie atliktas socialines-pilietines veiklas arba pateikti savo refleksiją ir įrodymus raštu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50326A08" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>10. Mokyklos vadovas:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>9.7. kilus nenumatytoms aplinkybėms, koreguoti, perplanuoti savo socialinę-pilietinę veiklą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391A8647" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="009E40B7">
-[...6 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:r>
+        <w:t>10. Mokyklos vadovas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499E35AC" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:r w:rsidRPr="009E40B7">
+        <w:t>10.1. skiria už socialinės-pilietinės veiklos organizavimą atsakingą klasės vadovą</w:t>
+      </w:r>
+      <w:r w:rsidR="009E40B7" w:rsidRPr="009E40B7">
+        <w:t xml:space="preserve"> ir socialinį pedagogą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557DE631" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t xml:space="preserve">10.2. sudaro sąlygas </w:t>
       </w:r>
       <w:r w:rsidR="00694AD6">
-        <w:t>Gimnazijoje</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>gimnazijoje</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> paskirtiems asmenims organizuoti konsultacijas ir individualius ugdomuosius pokalbius; prireikus sudaro sąlygas mokiniams naudotis </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>gimnazijos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> infrastruktūra atliekant socialines-pilietines veiklas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F4D66B" w14:textId="77777777" w:rsidR="00936D0E" w:rsidRDefault="00936D0E" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11.1. paaiškinti socialinės-pilietinės veiklos prasmę, reikalavimus, </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t>10.3. atsižvelgdamas į mokinio tėvų prašymą,  mokinio galias, gebėjimus, PPT išvadas ir VGK rekomendacijas, atleidžia mokinius nuo socialinės-pilietinės veiklos atlikimo, nurodo individualiai parinkti veiklas ir jų teikėjus, siūlo jas atlikti mokykloje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D2A0F0" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11.2. padėti mokiniams pasirinkti socialines-pilietines veiklas ir suprasti, kaip jų patirtis jas atliekant prisidės prie mokinių asmeninio augimo; </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>Gimnazijoje</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> paskirto asmens, atsakingo už socialinės-pilietinės veiklos koordinavimą, pareigos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B74D767" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>11.3. organizuoti konsultacijas, pagal galimybes stebėti, kaip mokiniams sekasi atlikti nusimatytas užduotis; pastebėjus, kad mokiniams kyla sunkumų, kviesti mokinius pokalbiui ir teikti reikiamą pagalbą, atsižvelgiant į mokinių amžių ir kontekstą; jei socialinė-pilietinė veikla atliekama už mokyklos ribų, palaikyti ryšį su organizacijų atstovais, domėtis, kaip sekasi mokiniams;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">11.1. paaiškinti socialinės-pilietinės veiklos prasmę, reikalavimus, </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AD6">
+        <w:t>gimnazijos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prioritetus ir pateikti gerųjų socialinės-pilietinės veiklos atlikimo pavyzdžių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C785771" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>11.4. teikti grįžtamąjį ryšį mokiniui ir jo tėvams (globėjams, rūpintojams) apie socialinės-pilietinės veiklos rezultatus;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+        <w:t xml:space="preserve">11.2. padėti mokiniams pasirinkti socialines-pilietines veiklas ir suprasti, kaip jų patirtis jas atliekant prisidės prie mokinių asmeninio augimo; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateikti rekomendacinio pobūdžio socialinių- pilietinių veiklų sąrašą</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; padėti mokiniams pasirengti savo socialinės-pilietinės veiklos planus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBF7FC4" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t>11.3. organizuoti konsultacijas, pagal galimybes stebėti, kaip mokiniams sekasi atlikti nusimatytas užduotis; pastebėjus, kad mokiniams kyla sunkumų, kviesti mokinius pokalbiui ir teikti reikiamą pagalbą, atsižvelgiant į mokinių amžių ir kontekstą; jei socialinė-pilietinė veikla atliekama už mokyklos ribų, palaikyti ryšį su organizacijų atstovais, domėtis, kaip sekasi mokiniams;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40954364" w14:textId="77777777" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.4. teikti grįžtamąjį ryšį mokiniui ir jo tėvams (globėjams, rūpintojams) apie socialinės-pilietinės veiklos rezultatus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39472E38" w14:textId="16BBB21B" w:rsidR="009617FA" w:rsidRDefault="009617FA" w:rsidP="009617FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">11.5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ugdymo laikotarpio pabaigoje patikrinti, kad būtų įvykdytas minimalus socialinės- pilietinės veiklos reikalavimas, </w:t>
       </w:r>
       <w:r>
         <w:t>apibendrinti mokinio patirtį ugdomųjų pokalbių metu arba gavus mokinio refleksiją raštu ir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vertinti mokinio įvykdytas užduotis bei refleksiją.</w:t>
       </w:r>
@@ -1330,142 +1553,208 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.“), nurodant veikloms įgyvendinti panaudotą valandų skaičių.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mokiniams, negavusiems įskaityto </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">socialinės-pilietinės </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veiklos įvertinimo, skiriama papildomo laiko išsikelti naujus ar patikslinti išsikeltus tikslus ir juos pasiekti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000248B7" w:rsidRDefault="009617FA" w:rsidP="005A0015">
+    <w:p w14:paraId="08124660" w14:textId="06F4659B" w:rsidR="00CC5901" w:rsidRDefault="00CC5901" w:rsidP="00CC5901">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5901">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokomosios mokinių bendrovės veikla įskaitoma kaip socialinė-pilietinė veikla tais atvejais, kai mokinių vykdomos iniciatyvos kuria socialinę ar pilietinę, ar aplinkosauginę, ar bendruomeninę vertę, yra orientuotos į visuomenės poreikių tenkinimą ir apima mokinių refleksiją apie jų sukurtą poveikį bendruomenei. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AC7BB8" w14:textId="60A0B159" w:rsidR="00CC5901" w:rsidRPr="00CC5901" w:rsidRDefault="00CC5901" w:rsidP="00CC5901">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.7. Mokiniui, dalyvaujančiam Krašto apsaugos savanorių pajėgų pratybose ir pateikus dalyvavimą patvirtinantį dokumentą, ši veikla įskaitoma kaip socialinė-pilietinė veikla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F62EFC" w14:textId="5C52C1A3" w:rsidR="008F2C1E" w:rsidRDefault="008F2C1E" w:rsidP="009617FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. Gimnazijos vadovas dėl socialinių-pilietinių veiklų atlikimo gali priimti </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98" w:rsidRPr="00CA5D24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt"/>
+        </w:rPr>
+        <w:t>individualius sprendimus, atsižvelgiant į mokinio galias, gebėjimus: individualiai parinkti veiklas ir jų teikėjus, siūlyti jas atlikti mokykloje arba dėl asmens galių atleisti nuo jų ar sumažinti socialinei-pilietinei veiklai skiriamų valandų skaičių</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36D98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>individualius sprendimus, atsižvelgiant į mokinio galias, gebėjimus: individualiai parinkti veiklas ir jų teikėjus, siūlyti jas atlikti mokykloje arba dėl asmens galių atleisti nuo jų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC4DA7B" w14:textId="77777777" w:rsidR="000248B7" w:rsidRDefault="009617FA" w:rsidP="005A0015">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="000248B7" w:rsidSect="00F2424E">
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="369" w:footer="0" w:gutter="0"/>
           <w:cols w:space="1296"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000248B7" w:rsidRPr="00317E2B" w:rsidRDefault="000248B7" w:rsidP="000248B7">
+    <w:p w14:paraId="6CFE8D1A" w14:textId="77777777" w:rsidR="000248B7" w:rsidRPr="00317E2B" w:rsidRDefault="000248B7" w:rsidP="000248B7">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1 priedas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000248B7" w:rsidRDefault="000248B7" w:rsidP="000248B7">
+    <w:p w14:paraId="7C78185A" w14:textId="77777777" w:rsidR="000248B7" w:rsidRDefault="000248B7" w:rsidP="000248B7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SOCIALINĖS-PILIETINĖS VEIKLOS ĮGYVENDINIMO PLANAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000248B7" w:rsidRDefault="000248B7" w:rsidP="001E4C18">
+    <w:p w14:paraId="264B22EB" w14:textId="77777777" w:rsidR="000248B7" w:rsidRDefault="000248B7" w:rsidP="001E4C18">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
+    <w:p w14:paraId="2B874C57" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20...... – 20...... m. m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
+    <w:p w14:paraId="00887D93" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>......................................................................................................................     ........................</w:t>
       </w:r>
       <w:r w:rsidR="00031498">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">          ..........................................................          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4C18" w:rsidRPr="00317E2B" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
+    <w:p w14:paraId="0F462D53" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRPr="00317E2B" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
@@ -1494,1038 +1783,1038 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(klasė)</w:t>
       </w:r>
       <w:r w:rsidR="00031498">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00031498">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         (valandų skaičius per mokslo metus)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
+    <w:p w14:paraId="1245701F" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="001E4C18">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="16075" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="745"/>
         <w:gridCol w:w="4614"/>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="2679"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="032D4A39" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="0CEAFF43" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Eil. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="2E4F6CB1" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Veiklos pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="38099F1A" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Veiklos atlikimo vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="64296DA4" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Planuojama atlikimo data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="24600FC9" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Planuojamas valandų kiekis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="144A5861" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Surinktų valandų kiekis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="778A24FC" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="7B851D08" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="3CB7C22E" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70A13C72" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7498C42B" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="23AA8F0C" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="613E88B6" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="370FA7A7" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="6E9F7CF8" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="0D76FA43" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="09B9D129" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="3899BDE1" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D162C1D" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A74A65" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="6ADDFA40" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="60D6693A" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="1C8FB934" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="50C0BF47" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="70A35E5D" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="286B8C4C" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="40F1FCAD" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E77541D" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62E29926" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="2A1A44FC" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="4CD54CE4" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="2DF39C66" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="75C3B929" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="75335EE7" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="46681B62" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="22EF5359" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="525D4184" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA74A08" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="52CFF005" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="0E37C4DD" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="0C880BFC" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="5A4070C7" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="01B0BBDF" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="4ECCB13D" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="1DB84B9A" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42390FA3" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2219BF00" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="50C13439" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="1EFD44A7" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="753F7B41" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="1F685C7C" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="3CDEC01D" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="7423FDAD" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="23C7C160" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41523D17" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AFE848F" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="61301653" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="0CD546B9" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="6D06CF24" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="3945912A" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="406D10C9" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="487CF9CB" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="7D87B1BD" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59BAAD6C" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="699BFB8C" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="200E189B" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="57D2B79E" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="49DB02E9" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="720B8EAA" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4C18" w:rsidTr="000248B7">
+      <w:tr w:rsidR="001E4C18" w14:paraId="116314D3" w14:textId="77777777" w:rsidTr="000248B7">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="3329C0C4" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
-[...15 lines deleted...]
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="63D4FF8F" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D5D016A" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740C31FF" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="12E6F275" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="40F03EDB" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="5BA834EB" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
+          <w:p w14:paraId="5F0301A6" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18" w:rsidP="00154461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E4C18" w:rsidRDefault="001E4C18"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A054D3" w:rsidRPr="00317E2B" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="21229C20" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18"/>
+    <w:p w14:paraId="47CC3750" w14:textId="77777777" w:rsidR="001E4C18" w:rsidRDefault="001E4C18"/>
+    <w:p w14:paraId="0072E10B" w14:textId="77777777" w:rsidR="000248B7" w:rsidRDefault="000248B7"/>
+    <w:p w14:paraId="52300277" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3"/>
+    <w:p w14:paraId="16DB742A" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00317E2B" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> priedas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="7C042188" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PREZIDENTO ANTANO SMETONOS GIMNAZIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="45875A0A" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="74960061" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ocialinės-pilietinės</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
@@ -2633,1380 +2922,1391 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="399985C5" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20...... – 20...... m. m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="51ADAC35" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>......................................................................................................................     ........................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="0EB45EB3" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00317E2B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">           (Mokinio vardas, pavardė)                                                                   (klasė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+    <w:p w14:paraId="38A1ACA7" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="15827" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="9497"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00A054D3" w:rsidRPr="00A054D3" w14:paraId="70F43C9D" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="878"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="2D696247" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A054D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="3EEC0EF1" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A054D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Atlikta veikla</w:t>
             </w:r>
             <w:r w:rsidR="00D75097">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">, vieta </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D75097" w:rsidRPr="00A054D3" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="01060288" w14:textId="77777777" w:rsidR="00D75097" w:rsidRPr="00A054D3" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75097">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Įstaigos pavadinimas, kodas, adresas, tel. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D75097">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nr.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75097">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> el. p.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="5E9BB9C0" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A054D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Valandų skaičius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="1731EA3F" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A054D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Veiklai vadovavusio asmens vardas, pavardė, parašas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A054D3" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00A054D3" w14:paraId="6EDB1C91" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="64C6490C" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="25ED2E7F" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="171D8F83" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="6417521B" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="6DB5B484" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A054D3" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00A054D3" w14:paraId="320DD24D" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="66E3E72D" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="502896F8" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="403477F8" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="37EB30B2" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="54B80111" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="533B7325" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="5749A7BE" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="3FB500B6" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DE9140C" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="11B2C03E" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="1185C0A0" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="52AF67B7" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="2ABD350C" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="37A8E8B3" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65F3DE9C" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="57B000BB" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="1618DBA8" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="4FAA7BE0" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="2E2AAD5A" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="36490F51" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BDD640E" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="67542774" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="227A7A17" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="68DF5463" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="5A5F3111" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="10EA3A36" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04C7E5B7" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="03C44486" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="1B856E25" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="74C06410" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="5AB536BA" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="75015276" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EC5715A" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="079A6689" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="495C4B45" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="7A43DD7F" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="13CBBD64" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="0A2D574F" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="087B2B19" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="783116CD" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="0E44A392" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="0E16FBF2" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="18953997" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="2FCF116D" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35DC4596" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="5E664DCD" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="15C3A829" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="558B5A83" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="22CC3E98" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="108A123B" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BEA2014" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="7FDD4D0B" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="67E19E86" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="16AF6598" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="5E1C39A4" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="7BDC318D" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4965DA6B" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="63791FCC" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="38C5C8A6" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75097" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00D75097" w14:paraId="79A534F6" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="61D9312A" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
-[...7 lines deleted...]
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="643FF3E5" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="047C77A7" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="360704E1" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3925" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
+          <w:p w14:paraId="465302F4" w14:textId="77777777" w:rsidR="00D75097" w:rsidRDefault="00D75097" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A054D3" w:rsidTr="00D75097">
+      <w:tr w:rsidR="00A054D3" w14:paraId="65E2B65A" w14:textId="77777777" w:rsidTr="00D75097">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="51EDB7E7" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A054D3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Per mokslo metus iš viso surinkta:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5059" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+          <w:p w14:paraId="27B5008C" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="457A7D13" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="071D2EB4" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:r w:rsidRPr="00A054D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Klasės vadovas:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A054D3">
         <w:t xml:space="preserve"> ........................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="059558FB" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="00A054D3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Vardas, pavardė, parašas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="4D834164" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="3F70799D" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="58F63F2B" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRPr="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:r w:rsidRPr="00A054D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Socialinis pedagogas:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A054D3">
         <w:t xml:space="preserve"> ..............................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
+    <w:p w14:paraId="79E24B3B" w14:textId="77777777" w:rsidR="00A054D3" w:rsidRDefault="00A054D3" w:rsidP="00A054D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="00A054D3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Vardas, pavardė, parašas</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A054D3" w:rsidSect="00A054D3">
       <w:pgSz w:w="16840" w:h="11920" w:orient="landscape"/>
       <w:pgMar w:top="799" w:right="601" w:bottom="601" w:left="278" w:header="371" w:footer="0" w:gutter="0"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0039013A" w:rsidRDefault="0039013A" w:rsidP="000248B7">
+    <w:p w14:paraId="1D9C142E" w14:textId="77777777" w:rsidR="006C1E75" w:rsidRDefault="006C1E75" w:rsidP="000248B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0039013A" w:rsidRDefault="0039013A" w:rsidP="000248B7">
+    <w:p w14:paraId="07BEECD3" w14:textId="77777777" w:rsidR="006C1E75" w:rsidRDefault="006C1E75" w:rsidP="000248B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0039013A" w:rsidRDefault="0039013A" w:rsidP="000248B7">
+    <w:p w14:paraId="61774283" w14:textId="77777777" w:rsidR="006C1E75" w:rsidRDefault="006C1E75" w:rsidP="000248B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0039013A" w:rsidRDefault="0039013A" w:rsidP="000248B7">
+    <w:p w14:paraId="373F974C" w14:textId="77777777" w:rsidR="006C1E75" w:rsidRDefault="006C1E75" w:rsidP="000248B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009617FA"/>
     <w:rsid w:val="000248B7"/>
     <w:rsid w:val="00031498"/>
+    <w:rsid w:val="00042477"/>
+    <w:rsid w:val="000B2C46"/>
+    <w:rsid w:val="000F031A"/>
     <w:rsid w:val="001E4C18"/>
     <w:rsid w:val="002C5C5F"/>
     <w:rsid w:val="0039013A"/>
     <w:rsid w:val="005249E9"/>
     <w:rsid w:val="005A0015"/>
     <w:rsid w:val="005F7077"/>
     <w:rsid w:val="0061462C"/>
     <w:rsid w:val="00694AD6"/>
+    <w:rsid w:val="006C1E75"/>
     <w:rsid w:val="007377B6"/>
     <w:rsid w:val="007C7AB1"/>
     <w:rsid w:val="008119DD"/>
+    <w:rsid w:val="008A7AAC"/>
+    <w:rsid w:val="008F2C1E"/>
+    <w:rsid w:val="00936D0E"/>
     <w:rsid w:val="009617FA"/>
     <w:rsid w:val="009E40B7"/>
     <w:rsid w:val="00A054D3"/>
     <w:rsid w:val="00A13525"/>
+    <w:rsid w:val="00B13715"/>
     <w:rsid w:val="00B205DB"/>
     <w:rsid w:val="00B206A0"/>
     <w:rsid w:val="00B23DE3"/>
+    <w:rsid w:val="00CC5901"/>
     <w:rsid w:val="00D319BA"/>
+    <w:rsid w:val="00D543AA"/>
     <w:rsid w:val="00D75097"/>
     <w:rsid w:val="00DD79C7"/>
+    <w:rsid w:val="00E36D98"/>
     <w:rsid w:val="00F2424E"/>
     <w:rsid w:val="00FE60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CCFA6A8"/>
+  <w14:docId w14:val="09D1095D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3695DA5D-70D0-4847-90A4-46FD05C229DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4486,51 +4786,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="2070612400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4784,74 +5084,408 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x01010087DB60000D9B354CB96B7D4056432006" ma:contentTypeVersion="18" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="e84907fd9a6f88349b6ee87c224dc791">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="18b0fbdf-3f09-43ed-9ff2-f6299e3bfb80" xmlns:ns4="28b09a7d-945d-43a7-a58c-48f040dd7414" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e5cfd6fb2fbdbdbf322ff71a04963d4" ns3:_="" ns4:_="">
+    <xsd:import namespace="18b0fbdf-3f09-43ed-9ff2-f6299e3bfb80"/>
+    <xsd:import namespace="28b09a7d-945d-43a7-a58c-48f040dd7414"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18b0fbdf-3f09-43ed-9ff2-f6299e3bfb80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="25" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28b09a7d-945d-43a7-a58c-48f040dd7414" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Bendrinama su" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Bendrinta su išsamia informacija" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="14" nillable="true" ma:displayName="Bendrinimo užuominos maiša" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Antraštė"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="18b0fbdf-3f09-43ed-9ff2-f6299e3bfb80" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B78CFC-BA25-4C1C-9C16-E6D736AE9467}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="18b0fbdf-3f09-43ed-9ff2-f6299e3bfb80"/>
+    <ds:schemaRef ds:uri="28b09a7d-945d-43a7-a58c-48f040dd7414"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC553F0-457B-42DD-B3CF-DB859E7C991B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50306AB0-F1BF-4413-94E1-D04E4516CB0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="28b09a7d-945d-43a7-a58c-48f040dd7414"/>
+    <ds:schemaRef ds:uri="18b0fbdf-3f09-43ed-9ff2-f6299e3bfb80"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4964</Characters>
+  <Pages>6</Pages>
+  <Words>10372</Words>
+  <Characters>5913</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kauno Roku gimnazija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13645</CharactersWithSpaces>
+  <CharactersWithSpaces>16253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rasa Raškauskienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010087DB60000D9B354CB96B7D4056432006</vt:lpwstr>
+  </property>
+</Properties>
+</file>